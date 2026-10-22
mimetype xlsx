--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -4,132 +4,138 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId5"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId6"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId7"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Expense Reports" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="30" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="32" xml:space="preserve">
   <si>
     <t>Requester First Name</t>
   </si>
   <si>
     <t>Requester Last Name</t>
   </si>
   <si>
     <t>Requester Email</t>
   </si>
   <si>
     <t>Requester Phone</t>
   </si>
   <si>
     <t>Date Submitted</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Preferred Payment Method</t>
   </si>
   <si>
     <t>Detail</t>
   </si>
   <si>
     <t>Sarah</t>
   </si>
   <si>
     <t>Johnson</t>
   </si>
   <si>
     <t>sarah@demo.futurefund.com</t>
   </si>
   <si>
     <t>5551111111</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
-    <t>Not specified</t>
+    <t>Check (Mailed)</t>
   </si>
   <si>
     <t>Classroom Supplies — $45.99
 Classroom Supplies — $32.50</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Chen</t>
   </si>
   <si>
     <t>michael@demo.futurefund.com</t>
   </si>
   <si>
     <t>5552222222</t>
   </si>
   <si>
+    <t>Zelle</t>
+  </si>
+  <si>
     <t>Event Expenses</t>
   </si>
   <si>
     <t>Jessica</t>
   </si>
   <si>
     <t>Park</t>
   </si>
   <si>
     <t>jessica@demo.futurefund.com</t>
   </si>
   <si>
     <t>5553333333</t>
   </si>
   <si>
     <t>Rejected</t>
+  </si>
+  <si>
+    <t>Check (Pick up)</t>
   </si>
   <si>
     <t>Office Supplies</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Office Supplies — $25.00
 Event Expenses — $4.92</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt formatCode="yyyy/mm/dd" numFmtId="100"/>
     <numFmt formatCode="yyyy/mm/dd hh:mm:ss" numFmtId="101"/>
     <numFmt formatCode="mm/dd/yyyy" numFmtId="102"/>
     <numFmt formatCode="$#,##0.00" numFmtId="103"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Arial"/>
@@ -511,151 +517,151 @@
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="4">
-        <v>46218.0</v>
+        <v>46254.0</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G2" s="5" t="n">
         <v>78.49</v>
       </c>
       <c r="H2" s="0"/>
       <c r="I2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J2" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="4">
-        <v>46225.0</v>
+        <v>46261.0</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="5" t="n">
         <v>185.0</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="J3" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" s="4">
-        <v>46229.0</v>
+        <v>46265.0</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G4" s="5" t="n">
         <v>299.99</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="J4" s="6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="4">
-        <v>46236.0</v>
+        <v>46272.0</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G5" s="5" t="n">
         <v>29.92</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>